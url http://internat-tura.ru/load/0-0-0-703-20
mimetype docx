--- v0 (2025-11-16)
+++ v1 (2026-07-04)
@@ -1,1051 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="009D3EC6" w:rsidRPr="00CE5DAE" w:rsidRDefault="009851BC" w:rsidP="009D3EC6">
-[...968 lines deleted...]
-    <w:p w:rsidR="00D61924" w:rsidRDefault="00D61924" w:rsidP="0069751E">
+    <w:p w:rsidR="0069751E" w:rsidRDefault="00CD715B" w:rsidP="00D61924">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:spacing w:before="220"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="009D3EC6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>форма заявления</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE5AB3" w:rsidRPr="00FE5AB3" w:rsidRDefault="00FE5AB3" w:rsidP="00FE5AB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Зачислить в _____ класс</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1423,59 +440,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_______________________________________________________ в ______________ класс.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE5AB3" w:rsidRPr="00FE5AB3" w:rsidRDefault="00FE5AB3" w:rsidP="00FE5AB3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                     </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1867,59 +875,50 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Обязуюсь сообщать классному руководителю об изменениях в предоставленных персональных данных своевременно. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE5AB3" w:rsidRPr="00FE5AB3" w:rsidRDefault="00FE5AB3" w:rsidP="00FE5AB3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE5AB3">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Прошу организовать для моего ребенка обучение на русском языке и изучение родног</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>о(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> русского) или родного(эвенкийского) языка и литературы </w:t>
@@ -2104,139 +1103,131 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">«____»_________________ 202__г.   </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>____________________(подпись)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5AB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________ </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0069751E" w:rsidRPr="006A4F78" w:rsidRDefault="0069751E" w:rsidP="0069751E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00CD715B" w:rsidRPr="00CE5DAE" w:rsidRDefault="00CD715B" w:rsidP="009851BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD715B" w:rsidRPr="00CE5DAE" w:rsidSect="00F50364">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="191459D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B6CEDA2"/>
     <w:lvl w:ilvl="0" w:tplc="754EC188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2456,111 +1447,111 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...1 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00CD715B"/>
     <w:rsid w:val="001A04F5"/>
+    <w:rsid w:val="0020049D"/>
     <w:rsid w:val="00241825"/>
     <w:rsid w:val="00283B45"/>
     <w:rsid w:val="00320DE0"/>
     <w:rsid w:val="005026A9"/>
+    <w:rsid w:val="005108F1"/>
     <w:rsid w:val="00550C91"/>
     <w:rsid w:val="00611ED9"/>
     <w:rsid w:val="00677B82"/>
     <w:rsid w:val="0069751E"/>
     <w:rsid w:val="006A4F78"/>
     <w:rsid w:val="007419C0"/>
     <w:rsid w:val="008D5D91"/>
     <w:rsid w:val="009851BC"/>
     <w:rsid w:val="009B18E5"/>
     <w:rsid w:val="009D3EC6"/>
     <w:rsid w:val="00C54AB0"/>
     <w:rsid w:val="00C66417"/>
     <w:rsid w:val="00CD715B"/>
     <w:rsid w:val="00CE5DAE"/>
     <w:rsid w:val="00D61924"/>
     <w:rsid w:val="00F50364"/>
     <w:rsid w:val="00FE5AB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -2687,50 +1678,51 @@
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F50364"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:rsid w:val="00CD715B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
@@ -2938,59 +1930,59 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D4FF53E15CA62F0EAA5F9D82039F13E091C63F9689D293CE8C69C92B1DD2DFE89F7D121E0CF43931y5TED" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=D4FF53E15CA62F0EAA5F9D82039F13E092CA309C84D193CE8C69C92B1DyDT2D" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3237,69 +2229,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>834</Words>
-  <Characters>4758</Characters>
+  <Words>391</Words>
+  <Characters>2232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5581</CharactersWithSpaces>
+  <CharactersWithSpaces>2618</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator> </dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>